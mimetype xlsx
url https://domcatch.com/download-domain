--- v0 (2025-11-30)
+++ v1 (2026-08-02)
@@ -12,136 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>DR</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>canodros.com</t>
   </si>
   <si>
     <t>solverbase.com</t>
   </si>
   <si>
     <t>assignmentglobe.com</t>
   </si>
   <si>
     <t>gameroyale.net</t>
   </si>
   <si>
     <t>finbarroreilly.com</t>
   </si>
   <si>
     <t>cariblime.net</t>
   </si>
   <si>
     <t>iammonika.com</t>
   </si>
   <si>
-    <t>yotecreo.net</t>
-[...1 lines deleted...]
-  <si>
     <t>perspecsnews.com</t>
   </si>
   <si>
     <t>afgu.org</t>
   </si>
   <si>
     <t>biodroid-entertainment.com</t>
   </si>
   <si>
     <t>pccds-ln.org</t>
   </si>
   <si>
     <t>wotashow.com</t>
   </si>
   <si>
     <t>prideofny.com</t>
   </si>
   <si>
     <t>communityofcaring.org</t>
   </si>
   <si>
     <t>cosasdecoches.com</t>
   </si>
   <si>
     <t>cartanglobal.com</t>
   </si>
   <si>
     <t>jhsgw.org</t>
   </si>
   <si>
     <t>cityofacton.org</t>
   </si>
   <si>
     <t>asheepnomore.net</t>
   </si>
   <si>
     <t>portaldellibro.com</t>
   </si>
   <si>
     <t>teachinginscotland.com</t>
   </si>
   <si>
-    <t>dishclassaction.com</t>
-[...1 lines deleted...]
-  <si>
     <t>lifebridgeblogs.org</t>
   </si>
   <si>
     <t>illustrationserved.com</t>
   </si>
   <si>
     <t>thepunjabirapper.com</t>
   </si>
   <si>
     <t>naboonline.com</t>
   </si>
   <si>
     <t>roehampton-online.com</t>
   </si>
   <si>
     <t>yvymag.com</t>
   </si>
   <si>
     <t>cndanza.net</t>
   </si>
   <si>
     <t>yawoot.com</t>
   </si>
   <si>
     <t>toobnetwork.com</t>
@@ -167,53 +161,50 @@
   <si>
     <t>depesha.com</t>
   </si>
   <si>
     <t>traslacoladelarata.com</t>
   </si>
   <si>
     <t>kzcomunidades.net</t>
   </si>
   <si>
     <t>eyesuckink.com</t>
   </si>
   <si>
     <t>pjcardinalstadium.com</t>
   </si>
   <si>
     <t>motionserved.com</t>
   </si>
   <si>
     <t>fundacionsalud2000.com</t>
   </si>
   <si>
     <t>venicetakeaway.com</t>
   </si>
   <si>
-    <t>circleacycles.com</t>
-[...1 lines deleted...]
-  <si>
     <t>casamaauad.com</t>
   </si>
   <si>
     <t>notwhalefood.com</t>
   </si>
   <si>
     <t>luukmagazine.com</t>
   </si>
   <si>
     <t>swipeandfeed.com</t>
   </si>
   <si>
     <t>stirjournal.com</t>
   </si>
   <si>
     <t>theversatilegent.com</t>
   </si>
   <si>
     <t>bibliomantics.com</t>
   </si>
   <si>
     <t>chicoyrita.com</t>
   </si>
   <si>
     <t>fashionserved.com</t>
@@ -221,158 +212,140 @@
   <si>
     <t>webdesignserved.com</t>
   </si>
   <si>
     <t>all-forum.net</t>
   </si>
   <si>
     <t>blogkeen.com</t>
   </si>
   <si>
     <t>live-arena.com</t>
   </si>
   <si>
     <t>politicoscope.com</t>
   </si>
   <si>
     <t>avrilbandaids.com</t>
   </si>
   <si>
     <t>marthakumar.com</t>
   </si>
   <si>
     <t>yarzheit.com</t>
   </si>
   <si>
-    <t>achorusofdisapproval.com</t>
-[...1 lines deleted...]
-  <si>
     <t>spencer-themovie.com</t>
   </si>
   <si>
     <t>decepticons.org</t>
   </si>
   <si>
     <t>faceonbody.com</t>
   </si>
   <si>
     <t>naturopatamasdeu.com</t>
   </si>
   <si>
     <t>readyforwindows.com</t>
   </si>
   <si>
     <t>idciotforum.com</t>
   </si>
   <si>
     <t>trinnyandsusannahwhattheydidnext.com</t>
   </si>
   <si>
-    <t>buildeasypc.com</t>
-[...1 lines deleted...]
-  <si>
     <t>mbschachter.com</t>
   </si>
   <si>
     <t>zimellies.com</t>
   </si>
   <si>
-    <t>euref-iag.net</t>
-[...1 lines deleted...]
-  <si>
     <t>warandcheese.com</t>
   </si>
   <si>
     <t>lintcoat.com</t>
   </si>
   <si>
     <t>nikeoregonproject.com</t>
   </si>
   <si>
     <t>ilikemall.com</t>
   </si>
   <si>
     <t>kondratieffwinter.com</t>
   </si>
   <si>
     <t>snabbstart.com</t>
   </si>
   <si>
     <t>thejiveturkey.com</t>
   </si>
   <si>
-    <t>jessicasachs.com</t>
-[...1 lines deleted...]
-  <si>
     <t>mariopiperni.com</t>
   </si>
   <si>
     <t>las5delapah.com</t>
   </si>
   <si>
     <t>whatcoloristheempirestatebuilding.com</t>
   </si>
   <si>
     <t>fritzsmiamibeach.com</t>
   </si>
   <si>
     <t>baconfestmichigan.com</t>
   </si>
   <si>
     <t>kboombcn.com</t>
   </si>
   <si>
     <t>ima2018.com</t>
   </si>
   <si>
-    <t>janefroman.com</t>
-[...1 lines deleted...]
-  <si>
     <t>ns-co.net</t>
   </si>
   <si>
     <t>addabazz.com</t>
   </si>
   <si>
     <t>robertschwartzman.com</t>
   </si>
   <si>
     <t>magamarch.org</t>
   </si>
   <si>
     <t>doublet1043.com</t>
   </si>
   <si>
     <t>michael-shapcott.com</t>
   </si>
   <si>
     <t>best-ereaders.com</t>
   </si>
   <si>
-    <t>officialrichardschiff.com</t>
-[...1 lines deleted...]
-  <si>
     <t>tellsparknews.com</t>
   </si>
   <si>
     <t>playadeakaba.com</t>
   </si>
   <si>
     <t>nissanpaviliononline.com</t>
   </si>
   <si>
     <t>kabulatwork.tv</t>
   </si>
   <si>
     <t>gay4soccer.com</t>
   </si>
   <si>
     <t>dukeoflancaster.net</t>
   </si>
   <si>
     <t>thetimehack.com</t>
   </si>
   <si>
     <t>interarteonline.com</t>
   </si>
   <si>
     <t>e-hilaris.com</t>
@@ -410,53 +383,50 @@
   <si>
     <t>intimfitness.com</t>
   </si>
   <si>
     <t>gigglesugar.com</t>
   </si>
   <si>
     <t>crearblog.com</t>
   </si>
   <si>
     <t>mcafeeactivatekey.com</t>
   </si>
   <si>
     <t>oceanlifeonline.com</t>
   </si>
   <si>
     <t>eltotdigital.com</t>
   </si>
   <si>
     <t>depressedcopywriter.com</t>
   </si>
   <si>
     <t>ets2france.com</t>
   </si>
   <si>
-    <t>vihreatvaatteet.com</t>
-[...1 lines deleted...]
-  <si>
     <t>ningfengviolin.com</t>
   </si>
   <si>
     <t>twodashstash.com</t>
   </si>
   <si>
     <t>standavietnam.net</t>
   </si>
   <si>
     <t>saludesposible.com</t>
   </si>
   <si>
     <t>freddycolemusic.com</t>
   </si>
   <si>
     <t>quedepeliculas.com</t>
   </si>
   <si>
     <t>atticascott4ky.com</t>
   </si>
   <si>
     <t>oecdtokyo2.org</t>
   </si>
   <si>
     <t>spsfv.org</t>
@@ -470,53 +440,50 @@
   <si>
     <t>endlesspicdump.com</t>
   </si>
   <si>
     <t>kovertdesigns.com</t>
   </si>
   <si>
     <t>xroxy.com</t>
   </si>
   <si>
     <t>regnow.com</t>
   </si>
   <si>
     <t>edufle.net</t>
   </si>
   <si>
     <t>picautos.com</t>
   </si>
   <si>
     <t>pacte-energie-solidarite.com</t>
   </si>
   <si>
     <t>weiweicam.com</t>
   </si>
   <si>
-    <t>kontrakt18.org</t>
-[...1 lines deleted...]
-  <si>
     <t>doomsterentertainment.com</t>
   </si>
   <si>
     <t>bestwellnessconsultant.com</t>
   </si>
   <si>
     <t>lavictoriabakery.com</t>
   </si>
   <si>
     <t>thepinterestproject.com</t>
   </si>
   <si>
     <t>brewedfreshdaily.com</t>
   </si>
   <si>
     <t>fibaasia.net</t>
   </si>
   <si>
     <t>osonslafrance.com</t>
   </si>
   <si>
     <t>biosstars.com</t>
   </si>
   <si>
     <t>ampersandjs.com</t>
@@ -560,53 +527,50 @@
   <si>
     <t>cinemasoldier.com</t>
   </si>
   <si>
     <t>gorillavid.com</t>
   </si>
   <si>
     <t>quickmandarin.com</t>
   </si>
   <si>
     <t>mobileforgoodeuropeawards.com</t>
   </si>
   <si>
     <t>societe-perillos.com</t>
   </si>
   <si>
     <t>nubuwo.com</t>
   </si>
   <si>
     <t>mrimetaldetector.com</t>
   </si>
   <si>
     <t>delcoghosts.com</t>
   </si>
   <si>
-    <t>europeanscanning.com</t>
-[...1 lines deleted...]
-  <si>
     <t>theartseffectnyc.com</t>
   </si>
   <si>
     <t>missionviejolife.org</t>
   </si>
   <si>
     <t>historiarte.net</t>
   </si>
   <si>
     <t>imedia-info.org</t>
   </si>
   <si>
     <t>pixelsordeath.com</t>
   </si>
   <si>
     <t>syro2eznzea2xbpi.com</t>
   </si>
   <si>
     <t>gruponcsalud.com</t>
   </si>
   <si>
     <t>fixedreference.org</t>
   </si>
   <si>
     <t>casademipadremovie.com</t>
@@ -644,53 +608,50 @@
   <si>
     <t>ethioscoop.com</t>
   </si>
   <si>
     <t>alllayedout.com</t>
   </si>
   <si>
     <t>odettesodyssey.com</t>
   </si>
   <si>
     <t>fldemocracy2012.com</t>
   </si>
   <si>
     <t>sweettalkconversation.com</t>
   </si>
   <si>
     <t>tbfreewheelers.com</t>
   </si>
   <si>
     <t>mostradofilmelivre.com</t>
   </si>
   <si>
     <t>entermate.com</t>
   </si>
   <si>
-    <t>marathonmanuk.com</t>
-[...1 lines deleted...]
-  <si>
     <t>mintaeats.com</t>
   </si>
   <si>
     <t>isorch.org</t>
   </si>
   <si>
     <t>ascatron.com</t>
   </si>
   <si>
     <t>jetsetgames.net</t>
   </si>
   <si>
     <t>b2bbloggers.com</t>
   </si>
   <si>
     <t>snaggletoothchicago.com</t>
   </si>
   <si>
     <t>selbermachendeko.com</t>
   </si>
   <si>
     <t>sakamobi.com</t>
   </si>
   <si>
     <t>adcrops.net</t>
@@ -758,53 +719,50 @@
   <si>
     <t>kirikou-lefilm.com</t>
   </si>
   <si>
     <t>editionsdumoment.com</t>
   </si>
   <si>
     <t>linuxers.org</t>
   </si>
   <si>
     <t>fasttechcdn.com</t>
   </si>
   <si>
     <t>asociacionsina.org</t>
   </si>
   <si>
     <t>wikicollecting.org</t>
   </si>
   <si>
     <t>danpeek.com</t>
   </si>
   <si>
     <t>daemonquest.com</t>
   </si>
   <si>
-    <t>carneysalud.com</t>
-[...1 lines deleted...]
-  <si>
     <t>cubaposible.net</t>
   </si>
   <si>
     <t>raeinforma.com</t>
   </si>
   <si>
     <t>aspoitalia.net</t>
   </si>
   <si>
     <t>starinthehood.net</t>
   </si>
   <si>
     <t>webdeveloppementdurable.com</t>
   </si>
   <si>
     <t>reportuk.org</t>
   </si>
   <si>
     <t>smsavia.com</t>
   </si>
   <si>
     <t>dalipaintings.net</t>
   </si>
   <si>
     <t>image-load.net</t>
@@ -881,74 +839,65 @@
   <si>
     <t>ad2up.com</t>
   </si>
   <si>
     <t>whistletix.com</t>
   </si>
   <si>
     <t>scoophot.com</t>
   </si>
   <si>
     <t>hinderonline.com</t>
   </si>
   <si>
     <t>kougelhopfetchocolat.com</t>
   </si>
   <si>
     <t>bestengagingcommunities.com</t>
   </si>
   <si>
     <t>ratchetandclankthemovie.com</t>
   </si>
   <si>
     <t>zer0gluten.com</t>
   </si>
   <si>
-    <t>pethumor.com</t>
-[...1 lines deleted...]
-  <si>
     <t>ftfansub.net</t>
   </si>
   <si>
     <t>vemprarua.org</t>
   </si>
   <si>
-    <t>dandygoat.com</t>
-[...1 lines deleted...]
-  <si>
     <t>agua-dulce.org</t>
   </si>
   <si>
     <t>newwelshwritingawards.com</t>
   </si>
   <si>
     <t>teflalumni.com</t>
   </si>
   <si>
-    <t>skidboot.com</t>
-[...1 lines deleted...]
-  <si>
     <t>infinimovie.com</t>
   </si>
   <si>
     <t>900quotes.org</t>
   </si>
   <si>
     <t>brthrfilms.com</t>
   </si>
   <si>
     <t>lamacrobiotique.com</t>
   </si>
   <si>
     <t>gofanbase.net</t>
   </si>
   <si>
     <t>guias-trucos-juegos.com</t>
   </si>
   <si>
     <t>completemorocco.com</t>
   </si>
   <si>
     <t>aaronwebsite.com</t>
   </si>
   <si>
     <t>sportbizforum.com</t>
@@ -989,107 +938,95 @@
   <si>
     <t>creativelydifferentblinds.com</t>
   </si>
   <si>
     <t>loft-one.com</t>
   </si>
   <si>
     <t>like-the-cheese.com</t>
   </si>
   <si>
     <t>crecebebe.com</t>
   </si>
   <si>
     <t>tr35france.com</t>
   </si>
   <si>
     <t>susanamartinez2010.com</t>
   </si>
   <si>
     <t>thestoryofluke.com</t>
   </si>
   <si>
     <t>caramembuatwebsitepemula.com</t>
   </si>
   <si>
-    <t>roadmap2retire.com</t>
-[...1 lines deleted...]
-  <si>
     <t>warner-cp.com</t>
   </si>
   <si>
     <t>yb12coach.com</t>
   </si>
   <si>
-    <t>ciencias-medicas.com</t>
-[...1 lines deleted...]
-  <si>
     <t>ronaldoweb.com</t>
   </si>
   <si>
     <t>chronollection.com</t>
   </si>
   <si>
-    <t>birdboy.net</t>
-[...1 lines deleted...]
-  <si>
     <t>baseballplayersalaries.com</t>
   </si>
   <si>
     <t>strategicsec.com</t>
   </si>
   <si>
     <t>walthamstowvillage.net</t>
   </si>
   <si>
     <t>thirdcamp.com</t>
   </si>
   <si>
     <t>homehero.org</t>
   </si>
   <si>
     <t>cpraviles.com</t>
   </si>
   <si>
     <t>songs-tube.net</t>
   </si>
   <si>
     <t>clicatic.org</t>
   </si>
   <si>
     <t>standupforreligiousfreedom.com</t>
   </si>
   <si>
     <t>promotw.com</t>
   </si>
   <si>
     <t>aldeilis.net</t>
   </si>
   <si>
-    <t>cambiodecamiseta.com</t>
-[...1 lines deleted...]
-  <si>
     <t>suwumontreal.com</t>
   </si>
   <si>
     <t>enmemoria.com</t>
   </si>
   <si>
     <t>adobetutorialz.com</t>
   </si>
   <si>
     <t>southfloridaworkforce.com</t>
   </si>
   <si>
     <t>socialbusinessforum.com</t>
   </si>
   <si>
     <t>newmountainavl.com</t>
   </si>
   <si>
     <t>hospodanyc.com</t>
   </si>
   <si>
     <t>x-spartanol.com</t>
   </si>
   <si>
     <t>encap.org</t>
@@ -1109,95 +1046,83 @@
   <si>
     <t>littledogrecords.com</t>
   </si>
   <si>
     <t>tomstricks.com</t>
   </si>
   <si>
     <t>escalaseattle.com</t>
   </si>
   <si>
     <t>iedcevents.org</t>
   </si>
   <si>
     <t>softoogle.com</t>
   </si>
   <si>
     <t>srandaweb.com</t>
   </si>
   <si>
     <t>geniconendo.com</t>
   </si>
   <si>
     <t>octopousse.com</t>
   </si>
   <si>
-    <t>internet-esq.com</t>
-[...4 lines deleted...]
-  <si>
     <t>directionstraining.com</t>
   </si>
   <si>
     <t>chico-tv.com</t>
   </si>
   <si>
     <t>neoplaisir.com</t>
   </si>
   <si>
     <t>oxfordshiresciencefestival.com</t>
   </si>
   <si>
     <t>fliporto.net</t>
   </si>
   <si>
     <t>traverserledeuil.com</t>
   </si>
   <si>
     <t>abvny.com</t>
   </si>
   <si>
     <t>themoviemind.com</t>
   </si>
   <si>
-    <t>astuceshebdo.com</t>
-[...1 lines deleted...]
-  <si>
     <t>newscorpwatch.org</t>
   </si>
   <si>
     <t>alpha-themovie.com</t>
   </si>
   <si>
     <t>spikescavell.com</t>
   </si>
   <si>
-    <t>hotelnevai.com</t>
-[...1 lines deleted...]
-  <si>
     <t>ixdaily.com</t>
   </si>
   <si>
     <t>loveandfriendshipmovie.com</t>
   </si>
   <si>
     <t>caffebeneusa.com</t>
   </si>
   <si>
     <t>maquiaveloyfreud.com</t>
   </si>
   <si>
     <t>georgiarulemovie.net</t>
   </si>
   <si>
     <t>prettycleverfilms.com</t>
   </si>
   <si>
     <t>dishcareaction.com</t>
   </si>
   <si>
     <t>bobbemer.com</t>
   </si>
   <si>
     <t>theswedishbed.com</t>
@@ -1247,89 +1172,86 @@
   <si>
     <t>festivalbue.com</t>
   </si>
   <si>
     <t>transempregos.org</t>
   </si>
   <si>
     <t>passengerchoiceawards.com</t>
   </si>
   <si>
     <t>achavedaquestao.com</t>
   </si>
   <si>
     <t>fpaforfinancialplanning.org</t>
   </si>
   <si>
     <t>apt-assoc.com</t>
   </si>
   <si>
     <t>movinstream.com</t>
   </si>
   <si>
     <t>ipodmyphoto.com</t>
   </si>
   <si>
+    <t>mega-sena.org</t>
+  </si>
+  <si>
+    <t>redmontanas.org</t>
+  </si>
+  <si>
+    <t>egolikeness.com</t>
+  </si>
+  <si>
+    <t>cpncampus.com</t>
+  </si>
+  <si>
+    <t>fablabmanchester.org</t>
+  </si>
+  <si>
+    <t>allcarbrandslist.com</t>
+  </si>
+  <si>
+    <t>cislc.org</t>
+  </si>
+  <si>
     <t>vnco.net</t>
   </si>
   <si>
-    <t>mega-sena.org</t>
-[...19 lines deleted...]
-  <si>
     <t>duffyforcongress.com</t>
   </si>
   <si>
     <t>myblogvoice.com</t>
   </si>
   <si>
     <t>elportaldelhombre.com</t>
   </si>
   <si>
     <t>capelino.com</t>
   </si>
   <si>
-    <t>rockagogo.com</t>
-[...1 lines deleted...]
-  <si>
     <t>crpa.net</t>
   </si>
   <si>
     <t>kubity.com</t>
   </si>
   <si>
     <t>listentoyourbuds.org</t>
   </si>
   <si>
     <t>jinx-repellent24.com</t>
   </si>
   <si>
     <t>halwatishop.com</t>
   </si>
   <si>
     <t>emeraldmaterials.com</t>
   </si>
   <si>
     <t>123greetingsquotes.com</t>
   </si>
   <si>
     <t>solentbay.com</t>
   </si>
   <si>
     <t>digitalbrainiac.com</t>
@@ -1337,92 +1259,86 @@
   <si>
     <t>thinkartificial.org</t>
   </si>
   <si>
     <t>renstore.com</t>
   </si>
   <si>
     <t>pizzaresearchinstitute.com</t>
   </si>
   <si>
     <t>al3ablasercannon.com</t>
   </si>
   <si>
     <t>seumasgallacher.com</t>
   </si>
   <si>
     <t>turnthispage.com</t>
   </si>
   <si>
     <t>themostbeautifulpeople.org</t>
   </si>
   <si>
     <t>sportsargumentwiki.com</t>
   </si>
   <si>
-    <t>dundasworld.com</t>
-[...1 lines deleted...]
-  <si>
     <t>ebow.org</t>
   </si>
   <si>
     <t>telenorsbc.com</t>
   </si>
   <si>
     <t>socsciresearch.com</t>
   </si>
   <si>
     <t>ojointernet.com</t>
   </si>
   <si>
     <t>dariamarx.com</t>
   </si>
   <si>
     <t>automotto.org</t>
   </si>
   <si>
     <t>thebikeshieldapp.com</t>
   </si>
   <si>
     <t>mayaplanet.org</t>
   </si>
   <si>
     <t>taxi4-lefilm.com</t>
   </si>
   <si>
     <t>guadalinfo.net</t>
   </si>
   <si>
     <t>hansikagoaescorts.com</t>
   </si>
   <si>
     <t>roscommonequipmentcenter.com</t>
   </si>
   <si>
-    <t>un-energy.org</t>
-[...1 lines deleted...]
-  <si>
     <t>amdiscs.com</t>
   </si>
   <si>
     <t>kidskonnected.org</t>
   </si>
   <si>
     <t>thinkfn.com</t>
   </si>
   <si>
     <t>ufo-spain.com</t>
   </si>
   <si>
     <t>driveubernyc.com</t>
   </si>
   <si>
     <t>smartpcsoft.com</t>
   </si>
   <si>
     <t>themukt.com</t>
   </si>
   <si>
     <t>somewhereto.com</t>
   </si>
   <si>
     <t>freedomunderground.org</t>
@@ -1547,98 +1463,92 @@
   <si>
     <t>pinkmoonrecords.com</t>
   </si>
   <si>
     <t>golftipsmagazine.com</t>
   </si>
   <si>
     <t>getfoxtales.com</t>
   </si>
   <si>
     <t>shauntmax30.com</t>
   </si>
   <si>
     <t>furmovie.com</t>
   </si>
   <si>
     <t>mylittleleague.com</t>
   </si>
   <si>
     <t>nyelectedofficials.org</t>
   </si>
   <si>
     <t>dii-eumena.com</t>
   </si>
   <si>
-    <t>ridejoy.com</t>
-[...1 lines deleted...]
-  <si>
     <t>thestylecon.com</t>
   </si>
   <si>
     <t>flatvsrealism.com</t>
   </si>
   <si>
     <t>politichatter.com</t>
   </si>
   <si>
     <t>wintercheckfactory.com</t>
   </si>
   <si>
     <t>giahoclaixe.net</t>
   </si>
   <si>
     <t>j-endometriosis.com</t>
   </si>
   <si>
     <t>thesparkleeffect.org</t>
   </si>
   <si>
     <t>institutoideal.org</t>
   </si>
   <si>
     <t>ttd-congress.com</t>
   </si>
   <si>
     <t>aluminumsulfate.net</t>
   </si>
   <si>
     <t>harperimpulseromance.com</t>
   </si>
   <si>
     <t>electricartists.com</t>
   </si>
   <si>
     <t>bluekiwi-software.com</t>
   </si>
   <si>
     <t>galttech.com</t>
   </si>
   <si>
-    <t>smartchinasourcing.com</t>
-[...1 lines deleted...]
-  <si>
     <t>sincerightnow.com</t>
   </si>
   <si>
     <t>ruedatropical.com</t>
   </si>
   <si>
     <t>redbullbedroomjam.com</t>
   </si>
   <si>
     <t>protextrem.com</t>
   </si>
   <si>
     <t>photographysandiego.org</t>
   </si>
   <si>
     <t>petite-frimousse.com</t>
   </si>
   <si>
     <t>nomadgearrentals.com</t>
   </si>
   <si>
     <t>nier2.com</t>
   </si>
   <si>
     <t>ncsp.org</t>
@@ -1655,119 +1565,110 @@
   <si>
     <t>gettranslateit.com</t>
   </si>
   <si>
     <t>fundacioncivil.org</t>
   </si>
   <si>
     <t>emergingmummy.com</t>
   </si>
   <si>
     <t>danversstateinsaneasylum.com</t>
   </si>
   <si>
     <t>culturecie.com</t>
   </si>
   <si>
     <t>consumanaturalidad.com</t>
   </si>
   <si>
     <t>cocos2d-swift.org</t>
   </si>
   <si>
     <t>christiancowansanluis.com</t>
   </si>
   <si>
-    <t>childlabor-payson.org</t>
-[...1 lines deleted...]
-  <si>
     <t>cgi-amigo.com</t>
   </si>
   <si>
     <t>cavemandietblog.com</t>
   </si>
   <si>
     <t>carerstrustcambridgeshire.org</t>
   </si>
   <si>
     <t>c4uc.org</t>
   </si>
   <si>
     <t>bartelsusa.com</t>
   </si>
   <si>
     <t>awkaf.net</t>
   </si>
   <si>
     <t>aprodh.org</t>
   </si>
   <si>
     <t>a28.org</t>
   </si>
   <si>
     <t>newswires-americas.com</t>
   </si>
   <si>
     <t>richeast.org</t>
   </si>
   <si>
     <t>expocoaching.net</t>
   </si>
   <si>
     <t>prosumer-report.com</t>
   </si>
   <si>
     <t>sfippa.com</t>
   </si>
   <si>
     <t>frontarmy.com</t>
   </si>
   <si>
     <t>fatmovieguy.com</t>
   </si>
   <si>
     <t>childcarecompliancecommunity.com</t>
   </si>
   <si>
-    <t>kokumintohyo.com</t>
-[...1 lines deleted...]
-  <si>
     <t>bodymindsoulspirit.com</t>
   </si>
   <si>
     <t>pixule.com</t>
   </si>
   <si>
     <t>austinlucasmusic.com</t>
   </si>
   <si>
     <t>storeingame.com</t>
   </si>
   <si>
-    <t>template-joomspirit.com</t>
-[...1 lines deleted...]
-  <si>
     <t>denverbicyclecafe.com</t>
   </si>
   <si>
     <t>institutodelete.com</t>
   </si>
   <si>
     <t>cynthiasemiramis.org</t>
   </si>
   <si>
     <t>maurepasfoods.com</t>
   </si>
   <si>
     <t>rusfolder.net</t>
   </si>
   <si>
     <t>rusfolder.com</t>
   </si>
   <si>
     <t>portfolioday.net</t>
   </si>
   <si>
     <t>peoplesdesignaward.org</t>
   </si>
   <si>
     <t>conflictdeniedops.com</t>
@@ -1836,50 +1737,128 @@
     <t>primarytimes.net</t>
   </si>
   <si>
     <t>paesanosphillystyle.com</t>
   </si>
   <si>
     <t>onevote08.org</t>
   </si>
   <si>
     <t>fitnessrepublic.com</t>
   </si>
   <si>
     <t>tigertemple.org</t>
   </si>
   <si>
     <t>imagerynet.com</t>
   </si>
   <si>
     <t>digitalsoundplanet.com</t>
   </si>
   <si>
     <t>wearablestechcon.com</t>
   </si>
   <si>
     <t>alamo-girl.com</t>
+  </si>
+  <si>
+    <t>1001actus.com</t>
+  </si>
+  <si>
+    <t>mmzstatic.com</t>
+  </si>
+  <si>
+    <t>heroviral.com</t>
+  </si>
+  <si>
+    <t>sarangsheth.net</t>
+  </si>
+  <si>
+    <t>vecnos.com</t>
+  </si>
+  <si>
+    <t>premiosfest.com</t>
+  </si>
+  <si>
+    <t>durangokoazoka.com</t>
+  </si>
+  <si>
+    <t>italo-calvino.com</t>
+  </si>
+  <si>
+    <t>alongcamepolly.com</t>
+  </si>
+  <si>
+    <t>eatyourcannabis.com</t>
+  </si>
+  <si>
+    <t>apkplz.com</t>
+  </si>
+  <si>
+    <t>otakutale.com</t>
+  </si>
+  <si>
+    <t>falksurgical.com</t>
+  </si>
+  <si>
+    <t>mytechlogy.com</t>
+  </si>
+  <si>
+    <t>tuscansunfestival.com</t>
+  </si>
+  <si>
+    <t>picocassette.com</t>
+  </si>
+  <si>
+    <t>astutenews.com</t>
+  </si>
+  <si>
+    <t>thetecherra.com</t>
+  </si>
+  <si>
+    <t>raremonoshop.com</t>
+  </si>
+  <si>
+    <t>ibercajalav.net</t>
+  </si>
+  <si>
+    <t>brookeblogs.com</t>
+  </si>
+  <si>
+    <t>sausagepartymovie.com</t>
+  </si>
+  <si>
+    <t>wwwery.com</t>
+  </si>
+  <si>
+    <t>greedylyingbastards.com</t>
+  </si>
+  <si>
+    <t>softholm.com</t>
+  </si>
+  <si>
+    <t>ninapeople.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2183,51 +2162,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E607"/>
+  <dimension ref="A1:E600"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
@@ -2332,10226 +2311,10107 @@
         <v>2775</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8">
         <v>33</v>
       </c>
       <c r="C8">
         <v>24</v>
       </c>
       <c r="D8">
         <v>7</v>
       </c>
       <c r="E8">
         <v>775</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="E9">
-        <v>275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E10">
         <v>775</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C11">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E11">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C12">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="D12">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="E12">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C13">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D13">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="E13">
         <v>775</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C14">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="E14">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15">
+        <v>32</v>
+      </c>
+      <c r="C15">
         <v>29</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E15">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="C16">
+        <v>37</v>
+      </c>
+      <c r="D16">
         <v>29</v>
       </c>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="C17">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E17">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C18">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D18">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E18">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="C19">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D19">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E19">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="C20">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="D20">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E20">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="B21">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="C21">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E21">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C22">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E22">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23">
+        <v>33</v>
+      </c>
+      <c r="C23">
         <v>35</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E23">
         <v>775</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24">
         <v>33</v>
       </c>
       <c r="C24">
+        <v>38</v>
+      </c>
+      <c r="D24">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E24">
         <v>775</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C25">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E25">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C26">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D26">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="E26">
-        <v>775</v>
+        <v>275</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C27">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="E27">
         <v>575</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28">
+        <v>37</v>
+      </c>
+      <c r="C28">
+        <v>38</v>
+      </c>
+      <c r="D28">
         <v>27</v>
       </c>
-      <c r="C28">
-[...4 lines deleted...]
-      </c>
       <c r="E28">
-        <v>275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C29">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="E29">
-        <v>575</v>
+        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C30">
         <v>38</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E30">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>34</v>
       </c>
       <c r="B31">
+        <v>34</v>
+      </c>
+      <c r="C31">
         <v>32</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="E31">
-        <v>175</v>
+        <v>375</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>35</v>
       </c>
       <c r="B32">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E32">
         <v>575</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33">
         <v>34</v>
       </c>
       <c r="C33">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E33">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>37</v>
       </c>
       <c r="B34">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C34">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>38</v>
       </c>
       <c r="B35">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C35">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="D35">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E35">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>39</v>
       </c>
       <c r="B36">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C36">
         <v>29</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="E36">
-        <v>1775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>40</v>
       </c>
       <c r="B37">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C37">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>41</v>
       </c>
       <c r="B38">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C38">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D38">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="E38">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="C39">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E39">
-        <v>275</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C40">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E40">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C41">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="E41">
-        <v>1275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>45</v>
       </c>
       <c r="B42">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C42">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E42">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C43">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E43">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>47</v>
       </c>
       <c r="B44">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C44">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>48</v>
       </c>
       <c r="B45">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C45">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="E45">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C46">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E46">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>50</v>
       </c>
       <c r="B47">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C47">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D47">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E47">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>51</v>
       </c>
       <c r="B48">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="C48">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E48">
-        <v>575</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C49">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="E49">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>53</v>
       </c>
       <c r="B50">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="C50">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E50">
-        <v>575</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>54</v>
       </c>
       <c r="B51">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="C51">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D51">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="E51">
-        <v>3775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>55</v>
       </c>
       <c r="B52">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C52">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E52">
-        <v>375</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>56</v>
       </c>
       <c r="B53">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C53">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E53">
-        <v>3775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>57</v>
       </c>
       <c r="B54">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C54">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E54">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>58</v>
       </c>
       <c r="B55">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C55">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D55">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E55">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>59</v>
       </c>
       <c r="B56">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C56">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D56">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E56">
-        <v>1275</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>60</v>
       </c>
       <c r="B57">
         <v>35</v>
       </c>
       <c r="C57">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D57">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="E57">
-        <v>775</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>61</v>
       </c>
       <c r="B58">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C58">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E58">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>62</v>
       </c>
       <c r="B59">
+        <v>39</v>
+      </c>
+      <c r="C59">
         <v>37</v>
       </c>
-      <c r="C59">
-[...1 lines deleted...]
-      </c>
       <c r="D59">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="E59">
-        <v>1075</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>63</v>
       </c>
       <c r="B60">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C60">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D60">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E60">
-        <v>1575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>64</v>
       </c>
       <c r="B61">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C61">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E61">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>65</v>
       </c>
       <c r="B62">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C62">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E62">
-        <v>2775</v>
+        <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>66</v>
       </c>
       <c r="B63">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C63">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="D63">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E63">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>67</v>
       </c>
       <c r="B64">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C64">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D64">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E64">
         <v>775</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>68</v>
       </c>
       <c r="B65">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="C65">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D65">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E65">
-        <v>75</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>69</v>
       </c>
       <c r="B66">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C66">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D66">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E66">
-        <v>125</v>
+        <v>775</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>70</v>
       </c>
       <c r="B67">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C67">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E67">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>71</v>
       </c>
       <c r="B68">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C68">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E68">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>72</v>
       </c>
       <c r="B69">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C69">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D69">
         <v>4</v>
       </c>
       <c r="E69">
-        <v>275</v>
+        <v>125</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>73</v>
       </c>
       <c r="B70">
+        <v>38</v>
+      </c>
+      <c r="C70">
         <v>35</v>
       </c>
-      <c r="C70">
-[...1 lines deleted...]
-      </c>
       <c r="D70">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E70">
-        <v>775</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>74</v>
       </c>
       <c r="B71">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="C71">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D71">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E71">
-        <v>775</v>
+        <v>175</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>75</v>
       </c>
       <c r="B72">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C72">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D72">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E72">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>76</v>
       </c>
       <c r="B73">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C73">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D73">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E73">
-        <v>125</v>
+        <v>275</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>77</v>
       </c>
       <c r="B74">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C74">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D74">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E74">
-        <v>2275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>78</v>
       </c>
       <c r="B75">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C75">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E75">
-        <v>2275</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>79</v>
       </c>
       <c r="B76">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="C76">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D76">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E76">
-        <v>175</v>
+        <v>775</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>80</v>
       </c>
       <c r="B77">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C77">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D77">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="E77">
-        <v>375</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>81</v>
       </c>
       <c r="B78">
         <v>30</v>
       </c>
       <c r="C78">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E78">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>82</v>
       </c>
       <c r="B79">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C79">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D79">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E79">
-        <v>275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>83</v>
       </c>
       <c r="B80">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="C80">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D80">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="E80">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>84</v>
       </c>
       <c r="B81">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="C81">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E81">
-        <v>1275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>85</v>
       </c>
       <c r="B82">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D82">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E82">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>86</v>
       </c>
       <c r="B83">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C83">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D83">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E83">
-        <v>1075</v>
+        <v>375</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>87</v>
       </c>
       <c r="B84">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C84">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D84">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E84">
         <v>775</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>88</v>
       </c>
       <c r="B85">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C85">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D85">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E85">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>89</v>
       </c>
       <c r="B86">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C86">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D86">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E86">
-        <v>775</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>90</v>
       </c>
       <c r="B87">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C87">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="D87">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="E87">
-        <v>575</v>
+        <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>91</v>
       </c>
       <c r="B88">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C88">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D88">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="E88">
-        <v>575</v>
+        <v>275</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>92</v>
       </c>
       <c r="B89">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C89">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D89">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="E89">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>93</v>
       </c>
       <c r="B90">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C90">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D90">
         <v>8</v>
       </c>
       <c r="E90">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>94</v>
       </c>
       <c r="B91">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C91">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D91">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E91">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>95</v>
       </c>
       <c r="B92">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C92">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="E92">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>96</v>
       </c>
       <c r="B93">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C93">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D93">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E93">
-        <v>175</v>
+        <v>775</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>97</v>
       </c>
       <c r="B94">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C94">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D94">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="E94">
-        <v>275</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>98</v>
       </c>
       <c r="B95">
+        <v>41</v>
+      </c>
+      <c r="C95">
         <v>31</v>
       </c>
-      <c r="C95">
-[...1 lines deleted...]
-      </c>
       <c r="D95">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E95">
-        <v>275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>99</v>
       </c>
       <c r="B96">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C96">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D96">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="E96">
-        <v>275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>100</v>
       </c>
       <c r="B97">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C97">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D97">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="E97">
-        <v>275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>101</v>
       </c>
       <c r="B98">
         <v>33</v>
       </c>
       <c r="C98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D98">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E98">
         <v>575</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>102</v>
       </c>
       <c r="B99">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="C99">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E99">
-        <v>375</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>103</v>
       </c>
       <c r="B100">
         <v>33</v>
       </c>
       <c r="C100">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D100">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E100">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>104</v>
       </c>
       <c r="B101">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C101">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D101">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E101">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="B102">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C102">
+        <v>27</v>
+      </c>
+      <c r="D102">
         <v>26</v>
       </c>
-      <c r="D102">
-[...1 lines deleted...]
-      </c>
       <c r="E102">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B103">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="C103">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E103">
-        <v>1275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B104">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="C104">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D104">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E104">
-        <v>575</v>
+        <v>275</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B105">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C105">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D105">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E105">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B106">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C106">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D106">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E106">
         <v>775</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B107">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C107">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D107">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="E107">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B108">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C108">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E108">
-        <v>1775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B109">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C109">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D109">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E109">
-        <v>575</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B110">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C110">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D110">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E110">
-        <v>775</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="B111">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C111">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E111">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>114</v>
       </c>
       <c r="B112">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C112">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D112">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E112">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>115</v>
       </c>
       <c r="B113">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="C113">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D113">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E113">
-        <v>275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>116</v>
       </c>
       <c r="B114">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="C114">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E114">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>117</v>
       </c>
       <c r="B115">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C115">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E115">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>118</v>
       </c>
       <c r="B116">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C116">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="D116">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E116">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>119</v>
       </c>
       <c r="B117">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="C117">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D117">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E117">
-        <v>1275</v>
+        <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>120</v>
       </c>
       <c r="B118">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="C118">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D118">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="E118">
-        <v>2275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>121</v>
       </c>
       <c r="B119">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C119">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D119">
         <v>12</v>
       </c>
       <c r="E119">
-        <v>2275</v>
+        <v>275</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>122</v>
       </c>
       <c r="B120">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="C120">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D120">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E120">
-        <v>2775</v>
+        <v>275</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>123</v>
       </c>
       <c r="B121">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="C121">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E121">
-        <v>2775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>124</v>
       </c>
       <c r="B122">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="C122">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D122">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E122">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>125</v>
       </c>
       <c r="B123">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="C123">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D123">
         <v>29</v>
       </c>
       <c r="E123">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>126</v>
       </c>
       <c r="B124">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C124">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D124">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E124">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>127</v>
       </c>
       <c r="B125">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C125">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="E125">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>128</v>
       </c>
       <c r="B126">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C126">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D126">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E126">
-        <v>275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>129</v>
       </c>
       <c r="B127">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C127">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D127">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E127">
-        <v>175</v>
+        <v>575</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>130</v>
       </c>
       <c r="B128">
+        <v>31</v>
+      </c>
+      <c r="C128">
         <v>29</v>
       </c>
-      <c r="C128">
-[...1 lines deleted...]
-      </c>
       <c r="D128">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="E128">
-        <v>275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>131</v>
       </c>
       <c r="B129">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C129">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D129">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E129">
-        <v>275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>132</v>
       </c>
       <c r="B130">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C130">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D130">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E130">
-        <v>475</v>
+        <v>375</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>133</v>
       </c>
       <c r="B131">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="C131">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="E131">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>134</v>
       </c>
       <c r="B132">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="C132">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D132">
         <v>14</v>
       </c>
       <c r="E132">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>135</v>
       </c>
       <c r="B133">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C133">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="E133">
         <v>775</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>136</v>
       </c>
       <c r="B134">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="C134">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D134">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="E134">
-        <v>575</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>137</v>
       </c>
       <c r="B135">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="C135">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="E135">
-        <v>575</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>138</v>
       </c>
       <c r="B136">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C136">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D136">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E136">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>139</v>
       </c>
       <c r="B137">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C137">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D137">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="E137">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>140</v>
       </c>
       <c r="B138">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C138">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E138">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>141</v>
       </c>
       <c r="B139">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="C139">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>142</v>
       </c>
       <c r="B140">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C140">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D140">
         <v>14</v>
       </c>
       <c r="E140">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>143</v>
       </c>
       <c r="B141">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C141">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D141">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E141">
-        <v>275</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>144</v>
       </c>
       <c r="B142">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C142">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D142">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E142">
-        <v>1775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>145</v>
       </c>
       <c r="B143">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="C143">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D143">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E143">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>146</v>
       </c>
       <c r="B144">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="C144">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D144">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="E144">
-        <v>22500</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>147</v>
       </c>
       <c r="B145">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="C145">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D145">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="E145">
-        <v>25000</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>148</v>
       </c>
       <c r="B146">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C146">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E146">
         <v>2775</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>149</v>
       </c>
       <c r="B147">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C147">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D147">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="E147">
-        <v>1775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>150</v>
       </c>
       <c r="B148">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C148">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="D148">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E148">
-        <v>1275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>151</v>
       </c>
       <c r="B149">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="C149">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E149">
         <v>2775</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>152</v>
       </c>
       <c r="B150">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="C150">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E150">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>153</v>
       </c>
       <c r="B151">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="C151">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D151">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E151">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>154</v>
       </c>
       <c r="B152">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C152">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D152">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E152">
-        <v>1275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>155</v>
       </c>
       <c r="B153">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C153">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D153">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E153">
-        <v>375</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>156</v>
       </c>
       <c r="B154">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C154">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D154">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E154">
-        <v>575</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>157</v>
       </c>
       <c r="B155">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="C155">
         <v>37</v>
       </c>
       <c r="D155">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E155">
-        <v>1275</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>158</v>
       </c>
       <c r="B156">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C156">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E156">
-        <v>2775</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>159</v>
       </c>
       <c r="B157">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C157">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D157">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E157">
-        <v>2775</v>
+        <v>5775</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>160</v>
       </c>
       <c r="B158">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C158">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="D158">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E158">
-        <v>2775</v>
+        <v>5775</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>161</v>
       </c>
       <c r="B159">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C159">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D159">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="E159">
         <v>2775</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>162</v>
       </c>
       <c r="B160">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C160">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160">
-        <v>2775</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>163</v>
       </c>
       <c r="B161">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C161">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D161">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="E161">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>164</v>
       </c>
       <c r="B162">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="C162">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E162">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>165</v>
       </c>
       <c r="B163">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C163">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D163">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E163">
-        <v>2775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>166</v>
       </c>
       <c r="B164">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="C164">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D164">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E164">
-        <v>3275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>167</v>
       </c>
       <c r="B165">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C165">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D165">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E165">
-        <v>3275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>168</v>
       </c>
       <c r="B166">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C166">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D166">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E166">
-        <v>3275</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>169</v>
       </c>
       <c r="B167">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="C167">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D167">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="E167">
-        <v>3275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>170</v>
       </c>
       <c r="B168">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C168">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="D168">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E168">
-        <v>5775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>171</v>
       </c>
       <c r="B169">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C169">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D169">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E169">
-        <v>5775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>172</v>
       </c>
       <c r="B170">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="C170">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D170">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E170">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>173</v>
       </c>
       <c r="B171">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C171">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D171">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E171">
-        <v>1075</v>
+        <v>775</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>174</v>
       </c>
       <c r="B172">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="C172">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D172">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="E172">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>175</v>
       </c>
       <c r="B173">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C173">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D173">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E173">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>176</v>
       </c>
       <c r="B174">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C174">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D174">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="E174">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>177</v>
       </c>
       <c r="B175">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="C175">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>178</v>
       </c>
       <c r="B176">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C176">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D176">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E176">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>179</v>
       </c>
       <c r="B177">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C177">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E177">
-        <v>1075</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>180</v>
       </c>
       <c r="B178">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C178">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D178">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E178">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>181</v>
       </c>
       <c r="B179">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C179">
+        <v>28</v>
+      </c>
+      <c r="D179">
         <v>27</v>
       </c>
-      <c r="D179">
-[...1 lines deleted...]
-      </c>
       <c r="E179">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>182</v>
       </c>
       <c r="B180">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C180">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D180">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E180">
-        <v>1275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>183</v>
       </c>
       <c r="B181">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C181">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D181">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E181">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>184</v>
       </c>
       <c r="B182">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C182">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D182">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E182">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>185</v>
       </c>
       <c r="B183">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C183">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D183">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E183">
         <v>775</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>186</v>
       </c>
       <c r="B184">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="C184">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D184">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="E184">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>187</v>
       </c>
       <c r="B185">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="C185">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D185">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="E185">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>188</v>
       </c>
       <c r="B186">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C186">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D186">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E186">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>189</v>
       </c>
       <c r="B187">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="C187">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D187">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E187">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>190</v>
       </c>
       <c r="B188">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C188">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D188">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="E188">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>191</v>
       </c>
       <c r="B189">
         <v>37</v>
       </c>
       <c r="C189">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="D189">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E189">
         <v>1275</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B190">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C190">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D190">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="E190">
         <v>1275</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B191">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="C191">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D191">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E191">
-        <v>2775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B192">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C192">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D192">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E192">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B193">
         <v>40</v>
       </c>
       <c r="C193">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D193">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E193">
         <v>2775</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B194">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C194">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="E194">
-        <v>1275</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B195">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="C195">
+        <v>40</v>
+      </c>
+      <c r="D195">
         <v>35</v>
       </c>
-      <c r="D195">
-[...1 lines deleted...]
-      </c>
       <c r="E195">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B196">
         <v>32</v>
       </c>
       <c r="C196">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="D196">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="E196">
         <v>575</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B197">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="C197">
         <v>35</v>
       </c>
       <c r="D197">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E197">
         <v>1275</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B198">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="C198">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D198">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="E198">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B199">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C199">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D199">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="E199">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B200">
+        <v>41</v>
+      </c>
+      <c r="C200">
         <v>34</v>
       </c>
-      <c r="C200">
-[...1 lines deleted...]
-      </c>
       <c r="D200">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="E200">
-        <v>575</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B201">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C201">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D201">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E201">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>203</v>
       </c>
       <c r="B202">
         <v>37</v>
       </c>
       <c r="C202">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D202">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E202">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>204</v>
       </c>
       <c r="B203">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C203">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D203">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E203">
-        <v>375</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>205</v>
       </c>
       <c r="B204">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C204">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D204">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E204">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>206</v>
       </c>
       <c r="B205">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C205">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="D205">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="E205">
-        <v>2775</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>207</v>
       </c>
       <c r="B206">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="C206">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D206">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="E206">
-        <v>1775</v>
+        <v>75</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>208</v>
       </c>
       <c r="B207">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="C207">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D207">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E207">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>209</v>
       </c>
       <c r="B208">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C208">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D208">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E208">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>210</v>
       </c>
       <c r="B209">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C209">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D209">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="E209">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>211</v>
       </c>
       <c r="B210">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C210">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D210">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E210">
-        <v>1275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>212</v>
       </c>
       <c r="B211">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C211">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="D211">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="E211">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>213</v>
       </c>
       <c r="B212">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C212">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D212">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E212">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>214</v>
       </c>
       <c r="B213">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C213">
         <v>34</v>
       </c>
       <c r="D213">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E213">
-        <v>2275</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>215</v>
       </c>
       <c r="B214">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C214">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D214">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E214">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>216</v>
       </c>
       <c r="B215">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C215">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D215">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E215">
         <v>775</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>217</v>
       </c>
       <c r="B216">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C216">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D216">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="E216">
-        <v>1275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>218</v>
       </c>
       <c r="B217">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C217">
         <v>43</v>
       </c>
       <c r="D217">
         <v>16</v>
       </c>
       <c r="E217">
-        <v>1275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>219</v>
       </c>
       <c r="B218">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C218">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D218">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E218">
-        <v>2275</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>220</v>
       </c>
       <c r="B219">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C219">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D219">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="E219">
-        <v>75</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>221</v>
       </c>
       <c r="B220">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C220">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D220">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E220">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>222</v>
       </c>
       <c r="B221">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C221">
         <v>27</v>
       </c>
       <c r="D221">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E221">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>223</v>
       </c>
       <c r="B222">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C222">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D222">
         <v>19</v>
       </c>
       <c r="E222">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>224</v>
       </c>
       <c r="B223">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C223">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D223">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E223">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>225</v>
       </c>
       <c r="B224">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C224">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D224">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E224">
-        <v>1275</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>226</v>
       </c>
       <c r="B225">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C225">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D225">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E225">
-        <v>1275</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>227</v>
       </c>
       <c r="B226">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C226">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D226">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E226">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>228</v>
       </c>
       <c r="B227">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C227">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D227">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E227">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>229</v>
       </c>
       <c r="B228">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C228">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D228">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E228">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>230</v>
       </c>
       <c r="B229">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C229">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D229">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="E229">
-        <v>375</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>231</v>
       </c>
       <c r="B230">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C230">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D230">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E230">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>232</v>
       </c>
       <c r="B231">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C231">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D231">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E231">
-        <v>1775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>233</v>
       </c>
       <c r="B232">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C232">
         <v>33</v>
       </c>
       <c r="D232">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="E232">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>234</v>
       </c>
       <c r="B233">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C233">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D233">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E233">
         <v>2775</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>235</v>
       </c>
       <c r="B234">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C234">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D234">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E234">
         <v>1775</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>236</v>
       </c>
       <c r="B235">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C235">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D235">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E235">
         <v>2775</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>237</v>
       </c>
       <c r="B236">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C236">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D236">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E236">
-        <v>2775</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>238</v>
       </c>
       <c r="B237">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C237">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D237">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E237">
-        <v>1775</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>239</v>
       </c>
       <c r="B238">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C238">
         <v>39</v>
       </c>
       <c r="D238">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E238">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>240</v>
       </c>
       <c r="B239">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C239">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D239">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E239">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>241</v>
       </c>
       <c r="B240">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C240">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="D240">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E240">
-        <v>2775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>242</v>
       </c>
       <c r="B241">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C241">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D241">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E241">
-        <v>2775</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>243</v>
       </c>
       <c r="B242">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C242">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D242">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E242">
         <v>1775</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>244</v>
       </c>
       <c r="B243">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C243">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D243">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E243">
-        <v>1775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>245</v>
       </c>
       <c r="B244">
         <v>40</v>
       </c>
       <c r="C244">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D244">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E244">
         <v>2775</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>246</v>
       </c>
       <c r="B245">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C245">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D245">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="E245">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>247</v>
       </c>
       <c r="B246">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C246">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D246">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E246">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>248</v>
       </c>
       <c r="B247">
         <v>39</v>
       </c>
       <c r="C247">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D247">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E247">
         <v>2775</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>249</v>
       </c>
       <c r="B248">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C248">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D248">
         <v>13</v>
       </c>
       <c r="E248">
         <v>1775</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>250</v>
       </c>
       <c r="B249">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C249">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D249">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E249">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>251</v>
       </c>
       <c r="B250">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C250">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D250">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E250">
-        <v>1575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>252</v>
       </c>
       <c r="B251">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C251">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D251">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E251">
-        <v>2275</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>253</v>
       </c>
       <c r="B252">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C252">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D252">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E252">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>254</v>
       </c>
       <c r="B253">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C253">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D253">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E253">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>255</v>
       </c>
       <c r="B254">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C254">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D254">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E254">
-        <v>1775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>256</v>
       </c>
       <c r="B255">
         <v>37</v>
       </c>
       <c r="C255">
         <v>30</v>
       </c>
       <c r="D255">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E255">
-        <v>1575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>257</v>
       </c>
       <c r="B256">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C256">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D256">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E256">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>258</v>
       </c>
       <c r="B257">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C257">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D257">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E257">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>259</v>
       </c>
       <c r="B258">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C258">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D258">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E258">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>260</v>
       </c>
       <c r="B259">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C259">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="D259">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E259">
-        <v>1275</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>261</v>
       </c>
       <c r="B260">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C260">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D260">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="E260">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>262</v>
       </c>
       <c r="B261">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C261">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D261">
         <v>15</v>
       </c>
       <c r="E261">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>263</v>
       </c>
       <c r="B262">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C262">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D262">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E262">
-        <v>1775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>264</v>
       </c>
       <c r="B263">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C263">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D263">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="E263">
-        <v>1275</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>265</v>
       </c>
       <c r="B264">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C264">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D264">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E264">
-        <v>2775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>266</v>
       </c>
       <c r="B265">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C265">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D265">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E265">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>267</v>
       </c>
       <c r="B266">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C266">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D266">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="E266">
         <v>2775</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>268</v>
       </c>
       <c r="B267">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C267">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D267">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="E267">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>269</v>
       </c>
       <c r="B268">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C268">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D268">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E268">
         <v>2775</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>270</v>
       </c>
       <c r="B269">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C269">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D269">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E269">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>271</v>
       </c>
       <c r="B270">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C270">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D270">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E270">
         <v>775</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>272</v>
       </c>
       <c r="B271">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C271">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D271">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E271">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>273</v>
       </c>
       <c r="B272">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C272">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D272">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E272">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>274</v>
       </c>
       <c r="B273">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="C273">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D273">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E273">
-        <v>1775</v>
+        <v>275</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>275</v>
       </c>
       <c r="B274">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C274">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="D274">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E274">
-        <v>1775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>276</v>
       </c>
       <c r="B275">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C275">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D275">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E275">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>277</v>
       </c>
       <c r="B276">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C276">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D276">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="E276">
-        <v>2775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>278</v>
       </c>
       <c r="B277">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="C277">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D277">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E277">
-        <v>2275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>279</v>
       </c>
       <c r="B278">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="C278">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D278">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E278">
-        <v>1775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>280</v>
       </c>
       <c r="B279">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C279">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D279">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="E279">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>281</v>
       </c>
       <c r="B280">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="C280">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D280">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="E280">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>282</v>
       </c>
       <c r="B281">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C281">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D281">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E281">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>283</v>
       </c>
       <c r="B282">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C282">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="D282">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="E282">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>284</v>
       </c>
       <c r="B283">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C283">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="D283">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="E283">
         <v>775</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>285</v>
       </c>
       <c r="B284">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C284">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="D284">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E284">
-        <v>775</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>286</v>
       </c>
       <c r="B285">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C285">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D285">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E285">
-        <v>1275</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>287</v>
       </c>
       <c r="B286">
         <v>39</v>
       </c>
       <c r="C286">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D286">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E286">
         <v>1775</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>288</v>
       </c>
       <c r="B287">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C287">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D287">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E287">
-        <v>275</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>289</v>
       </c>
       <c r="B288">
+        <v>41</v>
+      </c>
+      <c r="C288">
         <v>29</v>
       </c>
-      <c r="C288">
-[...1 lines deleted...]
-      </c>
       <c r="D288">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E288">
-        <v>275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>290</v>
       </c>
       <c r="B289">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C289">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="D289">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E289">
         <v>375</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>291</v>
       </c>
       <c r="B290">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C290">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D290">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E290">
         <v>375</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>292</v>
       </c>
       <c r="B291">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C291">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D291">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E291">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>293</v>
       </c>
       <c r="B292">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C292">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D292">
         <v>7</v>
       </c>
       <c r="E292">
         <v>375</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>294</v>
       </c>
       <c r="B293">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C293">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D293">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E293">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>295</v>
       </c>
       <c r="B294">
         <v>33</v>
       </c>
       <c r="C294">
         <v>37</v>
       </c>
       <c r="D294">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E294">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>296</v>
       </c>
       <c r="B295">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C295">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D295">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E295">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>297</v>
       </c>
       <c r="B296">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C296">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D296">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="E296">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>298</v>
       </c>
       <c r="B297">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C297">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D297">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="E297">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>299</v>
       </c>
       <c r="B298">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C298">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D298">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E298">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>300</v>
       </c>
       <c r="B299">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C299">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D299">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E299">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>301</v>
       </c>
       <c r="B300">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C300">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D300">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="E300">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>302</v>
       </c>
       <c r="B301">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="C301">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D301">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E301">
-        <v>1575</v>
+        <v>575</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>303</v>
       </c>
       <c r="B302">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C302">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D302">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E302">
-        <v>1575</v>
+        <v>575</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>304</v>
       </c>
       <c r="B303">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C303">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D303">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E303">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>305</v>
       </c>
       <c r="B304">
         <v>33</v>
       </c>
       <c r="C304">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D304">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E304">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>306</v>
       </c>
       <c r="B305">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="C305">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D305">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E305">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>307</v>
       </c>
       <c r="B306">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C306">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="D306">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E306">
         <v>375</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>308</v>
       </c>
       <c r="B307">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C307">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D307">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="E307">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>309</v>
       </c>
       <c r="B308">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C308">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D308">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="E308">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>310</v>
       </c>
       <c r="B309">
+        <v>31</v>
+      </c>
+      <c r="C309">
         <v>37</v>
       </c>
-      <c r="C309">
-[...1 lines deleted...]
-      </c>
       <c r="D309">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E309">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>311</v>
       </c>
       <c r="B310">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C310">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D310">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E310">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>312</v>
       </c>
       <c r="B311">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C311">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D311">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E311">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>313</v>
       </c>
       <c r="B312">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C312">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D312">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E312">
         <v>375</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>314</v>
       </c>
       <c r="B313">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C313">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D313">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E313">
         <v>375</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>315</v>
       </c>
       <c r="B314">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C314">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D314">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E314">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>316</v>
       </c>
       <c r="B315">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C315">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D315">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="E315">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>317</v>
       </c>
       <c r="B316">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C316">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D316">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E316">
-        <v>375</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>318</v>
       </c>
       <c r="B317">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="C317">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D317">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E317">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>319</v>
       </c>
       <c r="B318">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C318">
         <v>35</v>
       </c>
       <c r="D318">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E318">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>320</v>
       </c>
       <c r="B319">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C319">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D319">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="E319">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>321</v>
       </c>
       <c r="B320">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C320">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D320">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="E320">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>322</v>
       </c>
       <c r="B321">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C321">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D321">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E321">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>323</v>
       </c>
       <c r="B322">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C322">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D322">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E322">
-        <v>575</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>324</v>
       </c>
       <c r="B323">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C323">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D323">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="E323">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>325</v>
       </c>
       <c r="B324">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C324">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D324">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E324">
-        <v>375</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>326</v>
       </c>
       <c r="B325">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C325">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D325">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E325">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>327</v>
       </c>
       <c r="B326">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C326">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D326">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E326">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>328</v>
       </c>
       <c r="B327">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C327">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D327">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E327">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>329</v>
       </c>
       <c r="B328">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C328">
+        <v>32</v>
+      </c>
+      <c r="D328">
         <v>37</v>
       </c>
-      <c r="D328">
-[...1 lines deleted...]
-      </c>
       <c r="E328">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>330</v>
       </c>
       <c r="B329">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C329">
         <v>38</v>
       </c>
       <c r="D329">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E329">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>331</v>
       </c>
       <c r="B330">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="C330">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D330">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="E330">
         <v>775</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>332</v>
       </c>
       <c r="B331">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C331">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D331">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E331">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>333</v>
       </c>
       <c r="B332">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C332">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D332">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="E332">
         <v>375</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>334</v>
       </c>
       <c r="B333">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C333">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D333">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E333">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>335</v>
       </c>
       <c r="B334">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C334">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D334">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E334">
-        <v>275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>336</v>
       </c>
       <c r="B335">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="C335">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D335">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E335">
-        <v>2775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>337</v>
       </c>
       <c r="B336">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C336">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D336">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E336">
-        <v>1075</v>
+        <v>775</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>338</v>
       </c>
       <c r="B337">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C337">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D337">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="E337">
-        <v>2775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>339</v>
       </c>
       <c r="B338">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C338">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D338">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="E338">
-        <v>2775</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>340</v>
       </c>
       <c r="B339">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C339">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D339">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="E339">
         <v>2775</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>341</v>
       </c>
       <c r="B340">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C340">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D340">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="E340">
         <v>2775</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>342</v>
       </c>
       <c r="B341">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C341">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D341">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E341">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>343</v>
       </c>
       <c r="B342">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C342">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D342">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E342">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>344</v>
       </c>
       <c r="B343">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C343">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D343">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E343">
-        <v>1075</v>
+        <v>775</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>345</v>
       </c>
       <c r="B344">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C344">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D344">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E344">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>346</v>
       </c>
       <c r="B345">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C345">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D345">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="E345">
-        <v>3775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>347</v>
       </c>
       <c r="B346">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C346">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D346">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E346">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>348</v>
       </c>
       <c r="B347">
         <v>38</v>
       </c>
       <c r="C347">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D347">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E347">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>349</v>
       </c>
       <c r="B348">
+        <v>37</v>
+      </c>
+      <c r="C348">
+        <v>31</v>
+      </c>
+      <c r="D348">
         <v>30</v>
       </c>
-      <c r="C348">
-[...4 lines deleted...]
-      </c>
       <c r="E348">
-        <v>575</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>350</v>
       </c>
       <c r="B349">
         <v>35</v>
       </c>
       <c r="C349">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D349">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="E349">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>351</v>
       </c>
       <c r="B350">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C350">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D350">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="E350">
         <v>775</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>352</v>
       </c>
       <c r="B351">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C351">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D351">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="E351">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>353</v>
       </c>
       <c r="B352">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C352">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D352">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E352">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>354</v>
       </c>
       <c r="B353">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C353">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D353">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="E353">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>355</v>
       </c>
       <c r="B354">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="C354">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D354">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E354">
-        <v>2775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>356</v>
       </c>
       <c r="B355">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C355">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D355">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E355">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>357</v>
       </c>
       <c r="B356">
+        <v>41</v>
+      </c>
+      <c r="C356">
+        <v>34</v>
+      </c>
+      <c r="D356">
         <v>26</v>
       </c>
-      <c r="C356">
-[...4 lines deleted...]
-      </c>
       <c r="E356">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>358</v>
       </c>
       <c r="B357">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C357">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D357">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E357">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>359</v>
       </c>
       <c r="B358">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C358">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D358">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E358">
         <v>1775</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>360</v>
       </c>
       <c r="B359">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C359">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D359">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E359">
-        <v>2275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>361</v>
       </c>
       <c r="B360">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C360">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D360">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E360">
-        <v>2775</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>362</v>
       </c>
       <c r="B361">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C361">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D361">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="E361">
         <v>2775</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>363</v>
       </c>
       <c r="B362">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C362">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D362">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E362">
-        <v>1275</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>364</v>
       </c>
       <c r="B363">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C363">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D363">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E363">
-        <v>1775</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>365</v>
       </c>
       <c r="B364">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C364">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D364">
         <v>11</v>
       </c>
       <c r="E364">
-        <v>375</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>366</v>
       </c>
       <c r="B365">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C365">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D365">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E365">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>367</v>
       </c>
       <c r="B366">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C366">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D366">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E366">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>368</v>
       </c>
       <c r="B367">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C367">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D367">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E367">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>369</v>
       </c>
       <c r="B368">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C368">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D368">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E368">
         <v>575</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>370</v>
       </c>
       <c r="B369">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C369">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D369">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E369">
         <v>775</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>371</v>
       </c>
       <c r="B370">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C370">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D370">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E370">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>372</v>
       </c>
       <c r="B371">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C371">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D371">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E371">
-        <v>1075</v>
+        <v>575</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>373</v>
       </c>
       <c r="B372">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C372">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D372">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E372">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>374</v>
       </c>
       <c r="B373">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C373">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D373">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E373">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>375</v>
       </c>
       <c r="B374">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C374">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D374">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E374">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>376</v>
       </c>
       <c r="B375">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C375">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D375">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="E375">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>377</v>
       </c>
       <c r="B376">
+        <v>35</v>
+      </c>
+      <c r="C376">
         <v>38</v>
       </c>
-      <c r="C376">
-[...1 lines deleted...]
-      </c>
       <c r="D376">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="E376">
-        <v>1775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>378</v>
       </c>
       <c r="B377">
         <v>35</v>
       </c>
       <c r="C377">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D377">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E377">
         <v>775</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>379</v>
       </c>
       <c r="B378">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C378">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D378">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="E378">
-        <v>1775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>380</v>
       </c>
       <c r="B379">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C379">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D379">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E379">
-        <v>1775</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>381</v>
       </c>
       <c r="B380">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C380">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D380">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E380">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>382</v>
       </c>
       <c r="B381">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C381">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D381">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E381">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>383</v>
       </c>
       <c r="B382">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C382">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D382">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E382">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>384</v>
       </c>
       <c r="B383">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C383">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D383">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E383">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>385</v>
       </c>
       <c r="B384">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C384">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D384">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E384">
-        <v>2775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>386</v>
       </c>
       <c r="B385">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="C385">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D385">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="E385">
-        <v>3275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>387</v>
       </c>
       <c r="B386">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C386">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D386">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E386">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>388</v>
       </c>
       <c r="B387">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C387">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D387">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E387">
-        <v>2275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>389</v>
       </c>
       <c r="B388">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C388">
         <v>35</v>
       </c>
       <c r="D388">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E388">
-        <v>3275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>390</v>
       </c>
       <c r="B389">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C389">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D389">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E389">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>391</v>
       </c>
       <c r="B390">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C390">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D390">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E390">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>392</v>
       </c>
       <c r="B391">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C391">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D391">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E391">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>393</v>
       </c>
       <c r="B392">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C392">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D392">
         <v>23</v>
       </c>
       <c r="E392">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>394</v>
       </c>
       <c r="B393">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="C393">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D393">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E393">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>395</v>
       </c>
       <c r="B394">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C394">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D394">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E394">
         <v>775</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>396</v>
       </c>
       <c r="B395">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C395">
+        <v>37</v>
+      </c>
+      <c r="D395">
         <v>26</v>
       </c>
-      <c r="D395">
-[...1 lines deleted...]
-      </c>
       <c r="E395">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>397</v>
       </c>
       <c r="B396">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C396">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D396">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E396">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>398</v>
       </c>
       <c r="B397">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C397">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D397">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E397">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>399</v>
       </c>
       <c r="B398">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C398">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D398">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="E398">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>400</v>
       </c>
       <c r="B399">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C399">
         <v>32</v>
       </c>
       <c r="D399">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E399">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>401</v>
       </c>
       <c r="B400">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C400">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D400">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E400">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>402</v>
       </c>
       <c r="B401">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C401">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D401">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E401">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>403</v>
       </c>
       <c r="B402">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C402">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D402">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E402">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>404</v>
       </c>
       <c r="B403">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C403">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D403">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E403">
-        <v>2775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>405</v>
       </c>
       <c r="B404">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C404">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D404">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E404">
-        <v>1075</v>
+        <v>375</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>406</v>
       </c>
       <c r="B405">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C405">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D405">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E405">
-        <v>1275</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>407</v>
       </c>
       <c r="B406">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C406">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D406">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E406">
-        <v>1275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>408</v>
       </c>
       <c r="B407">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C407">
+        <v>40</v>
+      </c>
+      <c r="D407">
         <v>28</v>
       </c>
-      <c r="D407">
-[...1 lines deleted...]
-      </c>
       <c r="E407">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>409</v>
       </c>
       <c r="B408">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C408">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D408">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E408">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>410</v>
       </c>
       <c r="B409">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C409">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D409">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E409">
-        <v>375</v>
+        <v>175</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>411</v>
       </c>
       <c r="B410">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C410">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D410">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E410">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>412</v>
       </c>
       <c r="B411">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C411">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D411">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E411">
         <v>375</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>413</v>
       </c>
       <c r="B412">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C412">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D412">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="E412">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>414</v>
       </c>
       <c r="B413">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C413">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D413">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E413">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>415</v>
       </c>
       <c r="B414">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C414">
         <v>35</v>
       </c>
       <c r="D414">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="E414">
-        <v>2775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>416</v>
       </c>
       <c r="B415">
         <v>36</v>
       </c>
       <c r="C415">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D415">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E415">
         <v>775</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>417</v>
       </c>
       <c r="B416">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C416">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D416">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E416">
-        <v>375</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>418</v>
       </c>
       <c r="B417">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C417">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D417">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E417">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>419</v>
       </c>
       <c r="B418">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C418">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D418">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E418">
         <v>2775</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>420</v>
       </c>
       <c r="B419">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C419">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D419">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E419">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>421</v>
       </c>
       <c r="B420">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C420">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D420">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E420">
-        <v>1775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>422</v>
       </c>
       <c r="B421">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C421">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D421">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E421">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>423</v>
       </c>
       <c r="B422">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C422">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D422">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="E422">
-        <v>3275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>424</v>
       </c>
       <c r="B423">
         <v>36</v>
       </c>
       <c r="C423">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D423">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E423">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>425</v>
       </c>
       <c r="B424">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C424">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D424">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="E424">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>426</v>
       </c>
       <c r="B425">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C425">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D425">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E425">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>427</v>
       </c>
       <c r="B426">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C426">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D426">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E426">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>428</v>
       </c>
       <c r="B427">
+        <v>38</v>
+      </c>
+      <c r="C427">
+        <v>36</v>
+      </c>
+      <c r="D427">
         <v>37</v>
       </c>
-      <c r="C427">
-[...4 lines deleted...]
-      </c>
       <c r="E427">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>429</v>
       </c>
       <c r="B428">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C428">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D428">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E428">
-        <v>1275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>430</v>
       </c>
       <c r="B429">
         <v>35</v>
       </c>
       <c r="C429">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D429">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E429">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>431</v>
       </c>
       <c r="B430">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C430">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D430">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E430">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>432</v>
       </c>
       <c r="B431">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C431">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D431">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E431">
-        <v>2275</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>433</v>
       </c>
       <c r="B432">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C432">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D432">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E432">
-        <v>2775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>434</v>
       </c>
       <c r="B433">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C433">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D433">
         <v>28</v>
       </c>
       <c r="E433">
         <v>2775</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>435</v>
       </c>
       <c r="B434">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C434">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D434">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="E434">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>436</v>
       </c>
       <c r="B435">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="C435">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D435">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E435">
-        <v>175</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>437</v>
       </c>
       <c r="B436">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="C436">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D436">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E436">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>438</v>
       </c>
       <c r="B437">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="C437">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D437">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="E437">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>439</v>
       </c>
       <c r="B438">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="C438">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D438">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="E438">
-        <v>375</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>440</v>
       </c>
       <c r="B439">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C439">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D439">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="E439">
-        <v>1275</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>441</v>
       </c>
       <c r="B440">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C440">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D440">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="E440">
-        <v>1775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>442</v>
       </c>
       <c r="B441">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C441">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D441">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E441">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>443</v>
       </c>
       <c r="B442">
+        <v>38</v>
+      </c>
+      <c r="C442">
         <v>36</v>
       </c>
-      <c r="C442">
-[...1 lines deleted...]
-      </c>
       <c r="D442">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E442">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>444</v>
       </c>
       <c r="B443">
+        <v>43</v>
+      </c>
+      <c r="C443">
         <v>38</v>
       </c>
-      <c r="C443">
-[...1 lines deleted...]
-      </c>
       <c r="D443">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E443">
-        <v>1775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>445</v>
       </c>
       <c r="B444">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C444">
         <v>34</v>
       </c>
       <c r="D444">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E444">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>446</v>
       </c>
       <c r="B445">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C445">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D445">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E445">
         <v>2775</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>447</v>
       </c>
       <c r="B446">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C446">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D446">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E446">
         <v>2775</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>448</v>
       </c>
       <c r="B447">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C447">
         <v>32</v>
       </c>
       <c r="D447">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="E447">
-        <v>1275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>449</v>
       </c>
       <c r="B448">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C448">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D448">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E448">
         <v>775</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>450</v>
       </c>
       <c r="B449">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C449">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D449">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E449">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>451</v>
       </c>
       <c r="B450">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C450">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D450">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E450">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>452</v>
       </c>
       <c r="B451">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C451">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D451">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E451">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>453</v>
       </c>
       <c r="B452">
         <v>36</v>
       </c>
       <c r="C452">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D452">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E452">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>454</v>
       </c>
       <c r="B453">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C453">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D453">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="E453">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>455</v>
       </c>
       <c r="B454">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C454">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D454">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E454">
-        <v>1775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>456</v>
       </c>
       <c r="B455">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C455">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D455">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E455">
-        <v>1775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>457</v>
       </c>
       <c r="B456">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C456">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D456">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="E456">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>458</v>
       </c>
       <c r="B457">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C457">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D457">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E457">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>459</v>
       </c>
       <c r="B458">
+        <v>35</v>
+      </c>
+      <c r="C458">
         <v>41</v>
       </c>
-      <c r="C458">
-[...1 lines deleted...]
-      </c>
       <c r="D458">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E458">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>460</v>
       </c>
       <c r="B459">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C459">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D459">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E459">
-        <v>1075</v>
+        <v>775</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>461</v>
       </c>
       <c r="B460">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C460">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D460">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="E460">
-        <v>1775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>462</v>
       </c>
       <c r="B461">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C461">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D461">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="E461">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>463</v>
       </c>
       <c r="B462">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C462">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D462">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E462">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>464</v>
       </c>
       <c r="B463">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C463">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D463">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E463">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>465</v>
       </c>
       <c r="B464">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C464">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D464">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E464">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>466</v>
       </c>
       <c r="B465">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C465">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D465">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E465">
-        <v>575</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>467</v>
       </c>
       <c r="B466">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C466">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D466">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E466">
-        <v>3775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>468</v>
       </c>
       <c r="B467">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C467">
         <v>38</v>
       </c>
       <c r="D467">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E467">
         <v>3775</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>469</v>
       </c>
       <c r="B468">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C468">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="D468">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="E468">
-        <v>2775</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>470</v>
       </c>
       <c r="B469">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="C469">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D469">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="E469">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>471</v>
       </c>
       <c r="B470">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C470">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D470">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E470">
-        <v>1275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>472</v>
       </c>
       <c r="B471">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="C471">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D471">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E471">
-        <v>2775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>473</v>
       </c>
       <c r="B472">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C472">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D472">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E472">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>474</v>
       </c>
       <c r="B473">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="C473">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D473">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E473">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>475</v>
       </c>
       <c r="B474">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C474">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D474">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="E474">
-        <v>2775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>476</v>
       </c>
       <c r="B475">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C475">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D475">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E475">
         <v>575</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>477</v>
       </c>
       <c r="B476">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C476">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D476">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E476">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>478</v>
       </c>
       <c r="B477">
         <v>38</v>
       </c>
       <c r="C477">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D477">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E477">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>479</v>
       </c>
       <c r="B478">
         <v>40</v>
       </c>
       <c r="C478">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D478">
         <v>17</v>
       </c>
       <c r="E478">
         <v>2775</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>480</v>
       </c>
       <c r="B479">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="C479">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D479">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="E479">
-        <v>1275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>481</v>
       </c>
       <c r="B480">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C480">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D480">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E480">
         <v>375</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>482</v>
       </c>
       <c r="B481">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C481">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D481">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="E481">
-        <v>1275</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
-        <v>483</v>
+        <v>192</v>
       </c>
       <c r="B482">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C482">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D482">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E482">
         <v>575</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B483">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C483">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D483">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E483">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B484">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C484">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D484">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="E484">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B485">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C485">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="D485">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E485">
-        <v>1275</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B486">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C486">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D486">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E486">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B487">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C487">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D487">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="E487">
-        <v>775</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B488">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C488">
         <v>30</v>
       </c>
       <c r="D488">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="E488">
-        <v>375</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B489">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C489">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D489">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E489">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B490">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C490">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D490">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="E490">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B491">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C491">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D491">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E491">
         <v>1275</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B492">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C492">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D492">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E492">
-        <v>775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B493">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C493">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D493">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E493">
-        <v>1075</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B494">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C494">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D494">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E494">
-        <v>1275</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B495">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C495">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D495">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E495">
-        <v>3775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B496">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C496">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D496">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E496">
-        <v>3775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B497">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C497">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D497">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="E497">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B498">
+        <v>32</v>
+      </c>
+      <c r="C498">
         <v>30</v>
       </c>
-      <c r="C498">
-[...1 lines deleted...]
-      </c>
       <c r="D498">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="E498">
         <v>375</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B499">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C499">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D499">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E499">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B500">
         <v>32</v>
       </c>
       <c r="C500">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D500">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="E500">
         <v>375</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B501">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C501">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D501">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E501">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B502">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C502">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D502">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E502">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B503">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C503">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D503">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E503">
         <v>575</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B504">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C504">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D504">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="E504">
         <v>575</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B505">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="C505">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D505">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E505">
-        <v>1275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B506">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C506">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D506">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="E506">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B507">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C507">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D507">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="E507">
-        <v>575</v>
+        <v>375</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B508">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C508">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D508">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E508">
-        <v>375</v>
+        <v>175</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B509">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="C509">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D509">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E509">
-        <v>3275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B510">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="C510">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D510">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E510">
-        <v>3775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
-        <v>204</v>
+        <v>511</v>
       </c>
       <c r="B511">
+        <v>24</v>
+      </c>
+      <c r="C511">
         <v>30</v>
       </c>
-      <c r="C511">
-[...1 lines deleted...]
-      </c>
       <c r="D511">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E511">
-        <v>575</v>
+        <v>275</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>512</v>
       </c>
       <c r="B512">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="C512">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D512">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E512">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>513</v>
       </c>
       <c r="B513">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C513">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D513">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E513">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>514</v>
       </c>
       <c r="B514">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C514">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="D514">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="E514">
-        <v>3275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>515</v>
       </c>
       <c r="B515">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="C515">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D515">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E515">
-        <v>1775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
         <v>516</v>
       </c>
       <c r="B516">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C516">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="D516">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="E516">
-        <v>1575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>517</v>
       </c>
       <c r="B517">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C517">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D517">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="E517">
-        <v>1275</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>518</v>
       </c>
       <c r="B518">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="C518">
         <v>30</v>
       </c>
       <c r="D518">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="E518">
-        <v>1275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>519</v>
       </c>
       <c r="B519">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="C519">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D519">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="E519">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
         <v>520</v>
       </c>
       <c r="B520">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C520">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D520">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E520">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>521</v>
       </c>
       <c r="B521">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="C521">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D521">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E521">
-        <v>1275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>522</v>
       </c>
       <c r="B522">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C522">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D522">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E522">
-        <v>1775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>523</v>
       </c>
       <c r="B523">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C523">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="D523">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="E523">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>524</v>
       </c>
       <c r="B524">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="C524">
         <v>35</v>
       </c>
       <c r="D524">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="E524">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
         <v>525</v>
       </c>
       <c r="B525">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C525">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D525">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E525">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
         <v>526</v>
       </c>
       <c r="B526">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C526">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D526">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E526">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
         <v>527</v>
       </c>
       <c r="B527">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C527">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D527">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E527">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
         <v>528</v>
       </c>
       <c r="B528">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C528">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D528">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="E528">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
         <v>529</v>
       </c>
       <c r="B529">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C529">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D529">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E529">
-        <v>775</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
         <v>530</v>
       </c>
       <c r="B530">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C530">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="D530">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="E530">
-        <v>375</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
         <v>531</v>
       </c>
       <c r="B531">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="C531">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D531">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="E531">
-        <v>375</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
         <v>532</v>
       </c>
       <c r="B532">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C532">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="D532">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E532">
-        <v>575</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
         <v>533</v>
       </c>
       <c r="B533">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C533">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="D533">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E533">
-        <v>575</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>534</v>
       </c>
       <c r="B534">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C534">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D534">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="E534">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>535</v>
       </c>
       <c r="B535">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C535">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D535">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E535">
-        <v>575</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>536</v>
       </c>
       <c r="B536">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C536">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D536">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="E536">
         <v>775</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>537</v>
       </c>
       <c r="B537">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C537">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D537">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="E537">
-        <v>375</v>
+        <v>775</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>538</v>
       </c>
       <c r="B538">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="C538">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D538">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E538">
-        <v>175</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>539</v>
       </c>
       <c r="B539">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C539">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D539">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E539">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>540</v>
       </c>
       <c r="B540">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C540">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D540">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E540">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>541</v>
       </c>
       <c r="B541">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="C541">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="D541">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E541">
-        <v>275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>542</v>
       </c>
       <c r="B542">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="C542">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="D542">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="E542">
-        <v>575</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>543</v>
       </c>
       <c r="B543">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="C543">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D543">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="E543">
-        <v>575</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>544</v>
       </c>
       <c r="B544">
         <v>35</v>
       </c>
       <c r="C544">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D544">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E544">
         <v>575</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>545</v>
       </c>
       <c r="B545">
+        <v>36</v>
+      </c>
+      <c r="C545">
+        <v>25</v>
+      </c>
+      <c r="D545">
         <v>28</v>
       </c>
-      <c r="C545">
-[...4 lines deleted...]
-      </c>
       <c r="E545">
-        <v>375</v>
+        <v>575</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>546</v>
       </c>
       <c r="B546">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C546">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D546">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E546">
-        <v>1275</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
         <v>547</v>
       </c>
       <c r="B547">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C547">
         <v>38</v>
       </c>
       <c r="D547">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E547">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>548</v>
       </c>
       <c r="B548">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="C548">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D548">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E548">
-        <v>1075</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>549</v>
       </c>
       <c r="B549">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="C549">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D549">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E549">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>550</v>
       </c>
       <c r="B550">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C550">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D550">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E550">
-        <v>775</v>
+        <v>375</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>551</v>
       </c>
       <c r="B551">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C551">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D551">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E551">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>552</v>
       </c>
       <c r="B552">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="C552">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D552">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E552">
-        <v>375</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
         <v>553</v>
       </c>
       <c r="B553">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C553">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D553">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="E553">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>554</v>
       </c>
       <c r="B554">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="C554">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D554">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E554">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>555</v>
       </c>
       <c r="B555">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="C555">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D555">
-        <v>5</v>
+        <v>48</v>
       </c>
       <c r="E555">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>556</v>
       </c>
       <c r="B556">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C556">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D556">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E556">
         <v>1275</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
         <v>557</v>
       </c>
       <c r="B557">
+        <v>39</v>
+      </c>
+      <c r="C557">
         <v>38</v>
       </c>
-      <c r="C557">
-[...1 lines deleted...]
-      </c>
       <c r="D557">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E557">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
         <v>558</v>
       </c>
       <c r="B558">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C558">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D558">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="E558">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
         <v>559</v>
       </c>
       <c r="B559">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C559">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D559">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E559">
-        <v>2775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
         <v>560</v>
       </c>
       <c r="B560">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C560">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D560">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E560">
-        <v>1575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
         <v>561</v>
       </c>
       <c r="B561">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C561">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D561">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E561">
-        <v>1575</v>
+        <v>575</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>562</v>
       </c>
       <c r="B562">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C562">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D562">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="E562">
-        <v>1575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>563</v>
       </c>
       <c r="B563">
+        <v>36</v>
+      </c>
+      <c r="C563">
         <v>38</v>
       </c>
-      <c r="C563">
-[...1 lines deleted...]
-      </c>
       <c r="D563">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E563">
         <v>1575</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
         <v>564</v>
       </c>
       <c r="B564">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C564">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D564">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E564">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>565</v>
       </c>
       <c r="B565">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="C565">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D565">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E565">
-        <v>3775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>566</v>
       </c>
       <c r="B566">
         <v>45</v>
       </c>
       <c r="C566">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D566">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E566">
-        <v>2775</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
         <v>567</v>
       </c>
       <c r="B567">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C567">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D567">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="E567">
-        <v>1575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
         <v>568</v>
       </c>
       <c r="B568">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C568">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D568">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E568">
-        <v>775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>569</v>
       </c>
       <c r="B569">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="C569">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D569">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="E569">
-        <v>5775</v>
+        <v>5275</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
         <v>570</v>
       </c>
       <c r="B570">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C570">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D570">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E570">
-        <v>775</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>571</v>
       </c>
       <c r="B571">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C571">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D571">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E571">
-        <v>2775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>572</v>
       </c>
       <c r="B572">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C572">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D572">
         <v>15</v>
       </c>
       <c r="E572">
         <v>1775</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>573</v>
       </c>
       <c r="B573">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C573">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D573">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E573">
-        <v>1775</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>574</v>
       </c>
       <c r="B574">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C574">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D574">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="E574">
-        <v>775</v>
+        <v>575</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>575</v>
       </c>
       <c r="B575">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C575">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D575">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E575">
-        <v>3775</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>576</v>
       </c>
       <c r="B576">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C576">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D576">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E576">
-        <v>3775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>577</v>
       </c>
       <c r="B577">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C577">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D577">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E577">
-        <v>575</v>
+        <v>775</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>578</v>
       </c>
       <c r="B578">
+        <v>39</v>
+      </c>
+      <c r="C578">
         <v>36</v>
       </c>
-      <c r="C578">
-[...1 lines deleted...]
-      </c>
       <c r="D578">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E578">
-        <v>575</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
         <v>579</v>
       </c>
       <c r="B579">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C579">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D579">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E579">
-        <v>1775</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
         <v>580</v>
       </c>
       <c r="B580">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="C580">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D580">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E580">
-        <v>2775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>581</v>
       </c>
       <c r="B581">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C581">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D581">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E581">
-        <v>2775</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>582</v>
       </c>
       <c r="B582">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C582">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D582">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E582">
-        <v>275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>583</v>
       </c>
       <c r="B583">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C583">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D583">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E583">
-        <v>375</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
         <v>584</v>
       </c>
       <c r="B584">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C584">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D584">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E584">
-        <v>2775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
         <v>585</v>
       </c>
       <c r="B585">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C585">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D585">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E585">
-        <v>3775</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
         <v>586</v>
       </c>
       <c r="B586">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C586">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D586">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E586">
-        <v>2775</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>587</v>
       </c>
       <c r="B587">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="C587">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D587">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E587">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>588</v>
       </c>
       <c r="B588">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C588">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D588">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="E588">
-        <v>1775</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>589</v>
       </c>
       <c r="B589">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C589">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D589">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E589">
-        <v>1275</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
         <v>590</v>
       </c>
       <c r="B590">
         <v>39</v>
       </c>
       <c r="C590">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D590">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E590">
         <v>775</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
         <v>591</v>
       </c>
       <c r="B591">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C591">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D591">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="E591">
-        <v>775</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
         <v>592</v>
       </c>
       <c r="B592">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C592">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D592">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E592">
-        <v>575</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
         <v>593</v>
       </c>
       <c r="B593">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C593">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D593">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E593">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
         <v>594</v>
       </c>
       <c r="B594">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C594">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D594">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="E594">
-        <v>575</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
         <v>595</v>
       </c>
       <c r="B595">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="C595">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D595">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E595">
         <v>2775</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
         <v>596</v>
       </c>
       <c r="B596">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="C596">
         <v>38</v>
       </c>
       <c r="D596">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E596">
-        <v>1575</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" t="s">
         <v>597</v>
       </c>
       <c r="B597">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C597">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D597">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E597">
-        <v>1775</v>
+        <v>775</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" t="s">
         <v>598</v>
       </c>
       <c r="B598">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C598">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D598">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E598">
-        <v>1275</v>
+        <v>775</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" t="s">
         <v>599</v>
       </c>
       <c r="B599">
+        <v>41</v>
+      </c>
+      <c r="C599">
         <v>45</v>
       </c>
-      <c r="C599">
-[...1 lines deleted...]
-      </c>
       <c r="D599">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E599">
-        <v>3775</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" t="s">
         <v>600</v>
       </c>
       <c r="B600">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C600">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D600">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="E600">
-        <v>2775</v>
-[...15 lines deleted...]
-      <c r="E601">
         <v>1775</v>
-      </c>
-[...100 lines deleted...]
-        <v>575</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">